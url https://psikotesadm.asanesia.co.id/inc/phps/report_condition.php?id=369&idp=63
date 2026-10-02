--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -20,82 +20,85 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dashboard" sheetId="1" r:id="rId4"/>
     <sheet name="IST" sheetId="2" r:id="rId5"/>
     <sheet name="MMPI" sheetId="3" r:id="rId6"/>
     <sheet name="Pauli" sheetId="4" r:id="rId7"/>
     <sheet name="HPI" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Client Name</t>
   </si>
   <si>
+    <t>PSICO</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Username</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Age</t>
+  </si>
+  <si>
+    <t>Sex</t>
+  </si>
+  <si>
+    <t>IST</t>
+  </si>
+  <si>
+    <t>MMPI</t>
+  </si>
+  <si>
     <t>Pauli</t>
   </si>
   <si>
-    <t>Date</t>
-[...22 lines deleted...]
-  <si>
     <t>HPI</t>
   </si>
   <si>
     <t>IQ Score</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Hs. Hypochondriasis</t>
   </si>
   <si>
     <t>D. Depression</t>
   </si>
   <si>
     <t xml:space="preserve">Hy. Hysteria </t>
   </si>
   <si>
     <t>Pd. Psychopathic deviant</t>
   </si>
   <si>
     <t>Mf. Masculinity-feminity</t>
   </si>
   <si>
     <t>Pa. Paranoia</t>
@@ -154,56 +157,92 @@
   <si>
     <t>% SCHOOL SUCCESS</t>
   </si>
   <si>
     <t>kategori ADJUSTMENT</t>
   </si>
   <si>
     <t>kategori AMBITION</t>
   </si>
   <si>
     <t>kategori SOCIABILITY</t>
   </si>
   <si>
     <t>kategori LIKEABILITY</t>
   </si>
   <si>
     <t>kategori PRUDENCE</t>
   </si>
   <si>
     <t>kategori INTELLECTANCE</t>
   </si>
   <si>
     <t>kategori SCHOOL SUCCESS</t>
   </si>
   <si>
-    <t>ASANESIA_Pauli_013</t>
+    <t>PSICO_001</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
   </si>
   <si>
     <t>Borderline</t>
   </si>
   <si>
+    <t>Normal</t>
+  </si>
+  <si>
+    <t>Pikiran dan minatnya sempit, konvensional, mudah setuju, menghindari peran pemimpin, realistik dan logis</t>
+  </si>
+  <si>
+    <t>Impulsif, mudah marah, manipulatif, famili problem, energetik, ekstrovert, inteligensi agak tinggi tapi tak mampu belajar dari pengalaman</t>
+  </si>
+  <si>
+    <t>Subjek sangat curiga, sensitif pada pendapat orang lain, egosentrik, sering menggunakan mekanisme defensif proyeksi</t>
+  </si>
+  <si>
+    <t>Ada kecemasan, pendirian kaku, ragu-ragu, kurang percaya diri</t>
+  </si>
+  <si>
+    <t>Subjek kurang suka bergaul, menarik diri dari lingkungan, melakukan hal-hal di luar norma sosial (aneh)</t>
+  </si>
+  <si>
+    <t>Tingkat energi tinggi, kurang tenang, gelisah, tidak sabar, hiperaktif</t>
+  </si>
+  <si>
+    <t>RENDAH</t>
+  </si>
+  <si>
+    <t>TINGGI</t>
+  </si>
+  <si>
+    <t>low</t>
+  </si>
+  <si>
+    <t>average</t>
+  </si>
+  <si>
     <t>INTELLIGENCE STRUCTURE TEST</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>SW</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>AN</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>RA</t>
   </si>
   <si>
     <t>ZR</t>
@@ -256,50 +295,62 @@
   <si>
     <t>Pd</t>
   </si>
   <si>
     <t>Mf</t>
   </si>
   <si>
     <t>Pa</t>
   </si>
   <si>
     <t>Pt</t>
   </si>
   <si>
     <t>Sc</t>
   </si>
   <si>
     <t>Ma</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>?/P</t>
   </si>
   <si>
+    <t>Valid</t>
+  </si>
+  <si>
+    <t>Akurat</t>
+  </si>
+  <si>
+    <t>Tes tidak valid untuk klien tersebut, karena tidak mampu mengerti test item atau salah mengisi</t>
+  </si>
+  <si>
+    <t>Suka pada sikap oto-kritik, tidak puas dengan keadaan, ingin menghilangkan gejala yang tidak menyenangkan, ingin berobat</t>
+  </si>
+  <si>
     <t>PAULI TEST</t>
   </si>
   <si>
     <t>Salah</t>
   </si>
   <si>
     <t>Kategori Jumlah</t>
   </si>
   <si>
     <t>Kategori ketelitian</t>
   </si>
   <si>
     <t>PERSONALITY INVENTORY</t>
   </si>
   <si>
     <t>Test Date</t>
   </si>
   <si>
     <t>% LIKEABILITY</t>
   </si>
   <si>
     <t>positive ADJUSTMENT</t>
   </si>
   <si>
     <t>positive AMBITION</t>
@@ -479,50 +530,92 @@
     <t>INGATAN YANG BAGUS</t>
   </si>
   <si>
     <t>KEMAMPUAN MATEMATIKA</t>
   </si>
   <si>
     <t>MEMBACA</t>
   </si>
   <si>
     <t>Service Orientation</t>
   </si>
   <si>
     <t>Stress Tolerance</t>
   </si>
   <si>
     <t>Reliability</t>
   </si>
   <si>
     <t>Clerical Potential</t>
   </si>
   <si>
     <t>Sales Potential</t>
   </si>
   <si>
     <t>Managerial Potential</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Individu dengan skor rendah akan menjadi introspektif, waspada, peduli dengan hasil kerja mereka, dan akan menggunakan umpan balik sebagai sarana untuk meningkatkan kinerja. Orang-orang ini harus responsif terhadap pembinaan dan umpan balik. </t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah akan lebih memilih untuk memiliki tugas yang diberikan kepada mereka dan akan lebih nyaman mengikuti orang lain daripada memimpin. Mereka cenderung tidak terlibat dalam  perilaku politik  dan akan bekerja dengan baik dalam peran tim dan bawahan.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah cenderung tidak terlibat dalam obrolan ringan, dan akibatnya akan lebih fokus pada bisnis dan berorientasi pada tugas. Mereka akan menikmati dan unggul dalam tugas-tugas sendiri, akan menjadi pendengar yang baik, dan tidak akan membutuhkan interaksi sosial yang berkelanjutan untuk membuat mereka tetap tertarik dan puas dengan pekerjaan mereka.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah akan segera menghadapi masalah nonkinerja, menggunakan cara yang jujur dan langsung. Mereka tidak akan mudah terombang-ambing oleh emosi atau masalah pribadi orang lain, dan akan nyaman menerapkan aturan dan prosedur yang ketat.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rata-rata akan dilihat sebagai karyawan yang bertanggung jawab dan penuh rencana, memperhatikan detail, dan mampu mentolerir pengawasan yang ketat. Mereka terbuka untuk pengalaman, ide, dan inisiatif baru, dan akan melihat melampaui prosedur standar untuk memecahkan masalah.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah akan terlihat praktis, berkepala dingin, fokus pada proses, dan toleran terhadap tugas yang berulang. Mereka cenderung memiliki pendekatan praktis untuk pemecahan masalah, dan baik dengan aplikasi.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah melihat ke tempat pelatihan dan pembelajaran nontradisional, dibandingkan dengan media pendidikan tradisional. Mereka biasanya lebih suka menerapkan keterampilan daripada mempelajari metode dan konsep baru.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah terlalu kritis terhadap diri sendiri, cenderung menjadi musuh terburuk mereka sendiri, dan cenderung menerima kritik secara pribadi. Mereka dianggap sebagai orang yang menyesal, tidak bahagia, intens, tegang, rentan stres, tegang di bawah tekanan, cemas, dan merendahkan diri sendiri. Kemunduran dan ketidaknyamanan akan mengganggu mereka dan menyebabkan stres.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah akan dianggap tidak tegas, ragu-ragu, tidak tertarik pada kemajuan, puas dengan status quo, dan kurang fokus atau tidak memiliki visi yang jelas. Mereka cenderung tidak mengambil inisiatif kecuali diminta, dan mungkin menolak tawaran kepemimpinan atau kemajuan.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah cenderung digambarkan sebagai tertutup, pendiam, dan agak pemalu. Mereka juga dapat digambarkan sebagai orang yang dingin dan menyendiri, dan mungkin menggunakan rasa malu mereka sebagai teknik manipulasi. Sebagai manajer, mereka mungkin menahan diri selama diskusi, tidak memberikan umpan balik yang cukup kepada staf mereka, dan tampak tidak dapat didekati.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah akan terlihat langsung, blak-blakan, tangguh, dan mungkin tidak sensitif. Mereka mungkin keras, tidak peduli dengan moral staf, dan acuh tak acuh terhadap perasaan orang lain; akibatnya, orang lain tidak akan berpaling kepada mereka pada saat dibutuhkan. Orang-orang ini cenderung tidak peka secara sosial dan mengatakan sesuatu tanpa menyadari konsekuensi dari kata-kata dan tindakan mereka (misalnya, mereka mungkin memberi perintah daripada memberi saran). Mereka juga dapat dilihat sebagai mudah tidak sabar dengan kekurangan orang lain.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rata-rata mungkin mengalami kesulitan dalam memprioritaskan pekerjaan, fleksibel dalam situasi yang tidak pasti, dan mengetahui kapan mereka memiliki informasi yang cukup untuk membuat keputusan.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah akan berhati-hati dalam menerima ide dan pengalaman baru, membuat mereka tidak nyaman dalam situasi yang ambigu. Mereka cenderung fokus pada detail dan hal-hal operasional dan mengabaikan gambaran besarnya. Orang-orang ini lebih suka menggunakan cara-cara yang familiar, daripada cara-cara kreatif untuk memecahkan masalah, dan mungkin mengabaikan saran konstruktif dari rekan-rekan atau atasan tentang cara-cara baru untuk melakukan tugas-tugas yang familiar.</t>
+  </si>
+  <si>
+    <t>Individu dengan skor rendah cenderung melihat tempat pendidikan tradisional sebagai sesuatu yang harus dijalani daripada dinikmati. Akibatnya, mereka sering tampak tidak peduli dengan pengembangan staf, dan mungkin mengabaikan kesempatan untuk melanjutkan pendidikan baik untuk diri mereka sendiri maupun staf mereka. Mereka mungkin tidak menetapkan tujuan dan sasaran yang jelas untuk diri mereka sendiri atau orang lain, dan/atau membekali staf mereka dengan keterampilan yang diperlukan untuk melaksanakan tugas mereka.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -965,226 +1058,296 @@
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="R6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="U6" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="W6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="X6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AA6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="AB6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AC6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AD6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AE6" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AF6" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AG6" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AH6" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AI6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AJ6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AK6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL6" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="2">
         <v>1</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F7" s="3"/>
+        <v>45</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="2">
+        <v>29</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="3">
+        <v>62</v>
+      </c>
       <c r="G7" s="3" t="s">
-        <v>45</v>
-[...31 lines deleted...]
-      <c r="AL7" s="3"/>
+        <v>47</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R7" s="3">
+        <v>1110</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="T7" s="3">
+        <v>90.7207</v>
+      </c>
+      <c r="U7" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="V7" s="3">
+        <v>13.0068</v>
+      </c>
+      <c r="W7" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="X7" s="3">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="3">
+        <v>19</v>
+      </c>
+      <c r="Z7" s="3">
+        <v>16</v>
+      </c>
+      <c r="AA7" s="3">
+        <v>31</v>
+      </c>
+      <c r="AB7" s="3">
+        <v>2</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>50</v>
+      </c>
+      <c r="AD7" s="3">
+        <v>17</v>
+      </c>
+      <c r="AE7" s="3">
+        <v>19</v>
+      </c>
+      <c r="AF7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AG7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AH7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ7" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AL7" s="3" t="s">
+        <v>57</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:Q5"/>
     <mergeCell ref="R5:X5"/>
     <mergeCell ref="Y5:AL5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -1208,244 +1371,256 @@
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="10" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
     <col min="17" max="17" width="10" customWidth="true" style="0"/>
     <col min="18" max="18" width="10" customWidth="true" style="0"/>
     <col min="19" max="19" width="10" customWidth="true" style="0"/>
     <col min="20" max="20" width="10" customWidth="true" style="0"/>
     <col min="21" max="21" width="10" customWidth="true" style="0"/>
     <col min="22" max="22" width="10" customWidth="true" style="0"/>
     <col min="23" max="23" width="10" customWidth="true" style="0"/>
     <col min="24" max="24" width="10" customWidth="true" style="0"/>
     <col min="25" max="25" width="10" customWidth="true" style="0"/>
     <col min="26" max="26" width="10" customWidth="true" style="0"/>
     <col min="27" max="27" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="AA5" s="1" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="E6" s="3"/>
+        <v>45</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="3">
+        <v>29</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G6" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H6" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I6" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J6" s="3">
         <v>0</v>
       </c>
       <c r="K6" s="3">
         <v>0</v>
       </c>
       <c r="L6" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M6" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N6" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O6" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P6" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="P6" s="3">
+        <v>26</v>
+      </c>
       <c r="Q6" s="3">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="R6" s="3">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="S6" s="3">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="3">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="U6" s="3">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="V6" s="3">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="W6" s="3">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="X6" s="3">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="Y6" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="AA6" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="Z6" s="3">
+        <v>75</v>
+      </c>
+      <c r="AA6" s="3">
+        <v>62</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="F4:P4"/>
     <mergeCell ref="Q4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -1473,293 +1648,369 @@
     <col min="11" max="11" width="5" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
     <col min="14" max="14" width="5" customWidth="true" style="0"/>
     <col min="15" max="15" width="5" customWidth="true" style="0"/>
     <col min="16" max="16" width="5" customWidth="true" style="0"/>
     <col min="17" max="17" width="5" customWidth="true" style="0"/>
     <col min="18" max="18" width="25" customWidth="true" style="0"/>
     <col min="19" max="19" width="25" customWidth="true" style="0"/>
     <col min="20" max="20" width="25" customWidth="true" style="0"/>
     <col min="21" max="21" width="25" customWidth="true" style="0"/>
     <col min="22" max="22" width="25" customWidth="true" style="0"/>
     <col min="23" max="23" width="25" customWidth="true" style="0"/>
     <col min="24" max="24" width="25" customWidth="true" style="0"/>
     <col min="25" max="25" width="25" customWidth="true" style="0"/>
     <col min="26" max="26" width="25" customWidth="true" style="0"/>
     <col min="27" max="27" width="25" customWidth="true" style="0"/>
     <col min="28" max="28" width="25" customWidth="true" style="0"/>
     <col min="29" max="29" width="25" customWidth="true" style="0"/>
     <col min="30" max="30" width="25" customWidth="true" style="0"/>
     <col min="31" max="31" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="R5" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S5" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="S5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T5" s="1" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AB5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>44</v>
-[...29 lines deleted...]
-      <c r="AE6" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="3">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3">
+        <v>41</v>
+      </c>
+      <c r="F6" s="3">
+        <v>136</v>
+      </c>
+      <c r="G6" s="3">
+        <v>25</v>
+      </c>
+      <c r="H6" s="3">
+        <v>67</v>
+      </c>
+      <c r="I6" s="3">
+        <v>66</v>
+      </c>
+      <c r="J6" s="3">
+        <v>39</v>
+      </c>
+      <c r="K6" s="3">
+        <v>71</v>
+      </c>
+      <c r="L6" s="3">
+        <v>64</v>
+      </c>
+      <c r="M6" s="3">
+        <v>97</v>
+      </c>
+      <c r="N6" s="3">
+        <v>86</v>
+      </c>
+      <c r="O6" s="3">
+        <v>125</v>
+      </c>
+      <c r="P6" s="3">
+        <v>98</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>60</v>
+      </c>
+      <c r="R6" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="S6" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="T6" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="U6" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="V6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="W6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="X6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE6" s="2" t="s">
+        <v>48</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D6" sqref="D6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
     <col min="11" max="11" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>44</v>
-[...9 lines deleted...]
-      <c r="K6" s="3"/>
+        <v>45</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="3">
+        <v>1007</v>
+      </c>
+      <c r="E6" s="3">
+        <v>1110</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G6" s="3">
+        <v>90.7207</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="3">
+        <v>13.0068</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="3">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CI6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -1837,413 +2088,583 @@
     <col min="67" max="67" width="25" customWidth="true" style="0"/>
     <col min="68" max="68" width="25" customWidth="true" style="0"/>
     <col min="69" max="69" width="25" customWidth="true" style="0"/>
     <col min="70" max="70" width="25" customWidth="true" style="0"/>
     <col min="71" max="71" width="25" customWidth="true" style="0"/>
     <col min="72" max="72" width="25" customWidth="true" style="0"/>
     <col min="73" max="73" width="25" customWidth="true" style="0"/>
     <col min="74" max="74" width="25" customWidth="true" style="0"/>
     <col min="75" max="75" width="25" customWidth="true" style="0"/>
     <col min="76" max="76" width="25" customWidth="true" style="0"/>
     <col min="77" max="77" width="25" customWidth="true" style="0"/>
     <col min="78" max="78" width="25" customWidth="true" style="0"/>
     <col min="79" max="79" width="25" customWidth="true" style="0"/>
     <col min="80" max="80" width="25" customWidth="true" style="0"/>
     <col min="81" max="81" width="25" customWidth="true" style="0"/>
     <col min="82" max="82" width="25" customWidth="true" style="0"/>
     <col min="83" max="83" width="25" customWidth="true" style="0"/>
     <col min="84" max="84" width="25" customWidth="true" style="0"/>
     <col min="85" max="85" width="25" customWidth="true" style="0"/>
     <col min="86" max="86" width="25" customWidth="true" style="0"/>
     <col min="87" max="87" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="AA5" s="1" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="AB5" s="1" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="AG5" s="1" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="AI5" s="1" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="AJ5" s="1" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="AM5" s="1" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="AN5" s="1" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="AO5" s="1" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="AP5" s="1" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="AQ5" s="1" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="AR5" s="1" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="AS5" s="1" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="AT5" s="1" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="AU5" s="1" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="AV5" s="1" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="AW5" s="1" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="AX5" s="1" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="AY5" s="1" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="AZ5" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="BA5" s="1" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="BB5" s="1" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="BC5" s="1" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="BD5" s="1" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="BE5" s="1" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="BF5" s="1" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="BG5" s="1" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="BH5" s="1" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="BI5" s="1" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="BJ5" s="1" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="BK5" s="1" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="BL5" s="1" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="BM5" s="1" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="BN5" s="1" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="BO5" s="1" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="BP5" s="1" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="BQ5" s="1" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="BR5" s="1" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="BS5" s="1" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="BT5" s="1" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="BU5" s="1" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="BW5" s="1" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="BX5" s="1" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="BY5" s="1" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="CA5" s="1" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="CB5" s="1" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="CC5" s="1" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="CD5" s="1" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="CE5" s="1" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="CF5" s="1" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="CG5" s="1" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="CH5" s="1" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="CI5" s="1" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>44</v>
-[...85 lines deleted...]
-      <c r="CI6" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="2">
+        <v>29</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="2">
+        <v>19</v>
+      </c>
+      <c r="G6" s="2">
+        <v>16</v>
+      </c>
+      <c r="H6" s="2">
+        <v>31</v>
+      </c>
+      <c r="I6" s="2">
+        <v>2</v>
+      </c>
+      <c r="J6" s="2">
+        <v>50</v>
+      </c>
+      <c r="K6" s="2">
+        <v>17</v>
+      </c>
+      <c r="L6" s="2">
+        <v>19</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="R6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="S6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="T6" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="U6" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="V6" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="W6" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="X6" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y6" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z6" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AA6" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AB6" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AC6" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD6" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AE6" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF6" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG6" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH6" s="2">
+        <v>20</v>
+      </c>
+      <c r="AI6" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ6" s="2">
+        <v>2</v>
+      </c>
+      <c r="AK6" s="2">
+        <v>3</v>
+      </c>
+      <c r="AL6" s="2">
+        <v>3</v>
+      </c>
+      <c r="AM6" s="2">
+        <v>3</v>
+      </c>
+      <c r="AN6" s="2">
+        <v>4</v>
+      </c>
+      <c r="AO6" s="2">
+        <v>3</v>
+      </c>
+      <c r="AP6" s="2">
+        <v>1</v>
+      </c>
+      <c r="AQ6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AR6" s="2">
+        <v>2</v>
+      </c>
+      <c r="AS6" s="2">
+        <v>3</v>
+      </c>
+      <c r="AT6" s="2">
+        <v>4</v>
+      </c>
+      <c r="AU6" s="2">
+        <v>4</v>
+      </c>
+      <c r="AV6" s="2">
+        <v>3</v>
+      </c>
+      <c r="AW6" s="2">
+        <v>2</v>
+      </c>
+      <c r="AX6" s="2">
+        <v>10</v>
+      </c>
+      <c r="AY6" s="2">
+        <v>1</v>
+      </c>
+      <c r="AZ6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BA6" s="2">
+        <v>3</v>
+      </c>
+      <c r="BB6" s="2">
+        <v>3</v>
+      </c>
+      <c r="BC6" s="2">
+        <v>1</v>
+      </c>
+      <c r="BD6" s="2">
+        <v>11</v>
+      </c>
+      <c r="BE6" s="2">
+        <v>4</v>
+      </c>
+      <c r="BF6" s="2">
+        <v>4</v>
+      </c>
+      <c r="BG6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BH6" s="2">
+        <v>0</v>
+      </c>
+      <c r="BI6" s="2">
+        <v>1</v>
+      </c>
+      <c r="BJ6" s="2">
+        <v>20</v>
+      </c>
+      <c r="BK6" s="2">
+        <v>5</v>
+      </c>
+      <c r="BL6" s="2">
+        <v>3</v>
+      </c>
+      <c r="BM6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BN6" s="2">
+        <v>3</v>
+      </c>
+      <c r="BO6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BP6" s="2">
+        <v>3</v>
+      </c>
+      <c r="BQ6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BR6" s="2">
+        <v>9</v>
+      </c>
+      <c r="BS6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BT6" s="2">
+        <v>0</v>
+      </c>
+      <c r="BU6" s="2">
+        <v>3</v>
+      </c>
+      <c r="BV6" s="2">
+        <v>2</v>
+      </c>
+      <c r="BW6" s="2">
+        <v>1</v>
+      </c>
+      <c r="BX6" s="2">
+        <v>1</v>
+      </c>
+      <c r="BY6" s="2">
+        <v>5</v>
+      </c>
+      <c r="BZ6" s="2">
+        <v>1</v>
+      </c>
+      <c r="CA6" s="2">
+        <v>1</v>
+      </c>
+      <c r="CB6" s="2">
+        <v>1</v>
+      </c>
+      <c r="CC6" s="2">
+        <v>2</v>
+      </c>
+      <c r="CD6" s="2">
+        <v>4</v>
+      </c>
+      <c r="CE6" s="2">
+        <v>19</v>
+      </c>
+      <c r="CF6" s="2">
+        <v>39</v>
+      </c>
+      <c r="CG6" s="2">
+        <v>66</v>
+      </c>
+      <c r="CH6" s="2">
+        <v>14</v>
+      </c>
+      <c r="CI6" s="2">
+        <v>15</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>