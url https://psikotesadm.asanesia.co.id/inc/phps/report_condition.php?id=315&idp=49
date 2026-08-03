--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -157,51 +157,51 @@
   <si>
     <t>% SCHOOL SUCCESS</t>
   </si>
   <si>
     <t>kategori ADJUSTMENT</t>
   </si>
   <si>
     <t>kategori AMBITION</t>
   </si>
   <si>
     <t>kategori SOCIABILITY</t>
   </si>
   <si>
     <t>kategori LIKEABILITY</t>
   </si>
   <si>
     <t>kategori PRUDENCE</t>
   </si>
   <si>
     <t>kategori INTELLECTANCE</t>
   </si>
   <si>
     <t>kategori SCHOOL SUCCESS</t>
   </si>
   <si>
-    <t>KURO_2_007</t>
+    <t>KURO_2_004</t>
   </si>
   <si>
     <t>Borderline</t>
   </si>
   <si>
     <t>INTELLIGENCE STRUCTURE TEST</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>SW</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>AN</t>
   </si>
   <si>
     <t>GE</t>
   </si>