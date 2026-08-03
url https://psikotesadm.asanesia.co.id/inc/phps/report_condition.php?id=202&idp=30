--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dashboard" sheetId="1" r:id="rId4"/>
     <sheet name="IST" sheetId="2" r:id="rId5"/>
     <sheet name="MMPI" sheetId="3" r:id="rId6"/>
     <sheet name="Pauli" sheetId="4" r:id="rId7"/>
     <sheet name="HPI" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Client Name</t>
   </si>
   <si>
-    <t>ASANESIA</t>
+    <t>PSICO</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Username</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>IST</t>
   </si>
   <si>
     <t>MMPI</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>% SCHOOL SUCCESS</t>
   </si>
   <si>
     <t>kategori ADJUSTMENT</t>
   </si>
   <si>
     <t>kategori AMBITION</t>
   </si>
   <si>
     <t>kategori SOCIABILITY</t>
   </si>
   <si>
     <t>kategori LIKEABILITY</t>
   </si>
   <si>
     <t>kategori PRUDENCE</t>
   </si>
   <si>
     <t>kategori INTELLECTANCE</t>
   </si>
   <si>
     <t>kategori SCHOOL SUCCESS</t>
   </si>
   <si>
-    <t>ASANESIA_002</t>
+    <t>PSICO_010</t>
   </si>
   <si>
     <t>Borderline</t>
   </si>
   <si>
     <t>INTELLIGENCE STRUCTURE TEST</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>SW</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>AN</t>
   </si>
   <si>
     <t>GE</t>
   </si>