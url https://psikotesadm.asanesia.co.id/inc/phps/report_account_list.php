--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Account List" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Client Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>PIC Name</t>
   </si>
   <si>
     <t>Username</t>
   </si>
   <si>
     <t>Password</t>
   </si>
   <si>
@@ -125,50 +125,209 @@
     <t>Jl. Afrika no.2 Kawasan Industri Krakatau Cilegon</t>
   </si>
   <si>
     <t>Tes</t>
   </si>
   <si>
     <t>KURO</t>
   </si>
   <si>
     <t>Serang</t>
   </si>
   <si>
     <t>Lia WY</t>
   </si>
   <si>
     <t>KURO_2</t>
   </si>
   <si>
     <t>asa</t>
   </si>
   <si>
     <t>asa@asa.com</t>
   </si>
   <si>
     <t>Inactive</t>
+  </si>
+  <si>
+    <t>Test Lia</t>
+  </si>
+  <si>
+    <t>Lia</t>
+  </si>
+  <si>
+    <t>teslia</t>
+  </si>
+  <si>
+    <t>matamatamar@gmail.com</t>
+  </si>
+  <si>
+    <t>081213141516</t>
+  </si>
+  <si>
+    <t>Jl Serang Anfajar 22</t>
+  </si>
+  <si>
+    <t>angel</t>
+  </si>
+  <si>
+    <t>Scoring</t>
+  </si>
+  <si>
+    <t>Saya S.Ps</t>
+  </si>
+  <si>
+    <t>munggaransatya@gmail.com</t>
+  </si>
+  <si>
+    <t>asanesia</t>
+  </si>
+  <si>
+    <t>Niah Maretno Sari, M.Psi., Psikolog.</t>
+  </si>
+  <si>
+    <t>asd</t>
+  </si>
+  <si>
+    <t>ad@sd.com</t>
+  </si>
+  <si>
+    <t>asdfg</t>
+  </si>
+  <si>
+    <t>coba1</t>
+  </si>
+  <si>
+    <t>coba1@asd.com</t>
+  </si>
+  <si>
+    <t>coba</t>
+  </si>
+  <si>
+    <t>coba2</t>
+  </si>
+  <si>
+    <t>coba2@coba.com</t>
+  </si>
+  <si>
+    <t>08123</t>
+  </si>
+  <si>
+    <t>coba3</t>
+  </si>
+  <si>
+    <t>coba3@coba.com</t>
+  </si>
+  <si>
+    <t>coba4</t>
+  </si>
+  <si>
+    <t>coba4@coba.com</t>
+  </si>
+  <si>
+    <t>Cbast</t>
+  </si>
+  <si>
+    <t>coba5</t>
+  </si>
+  <si>
+    <t>coba5@gmail.com</t>
+  </si>
+  <si>
+    <t>coba6</t>
+  </si>
+  <si>
+    <t>coba6@asd.com</t>
+  </si>
+  <si>
+    <t>090128</t>
+  </si>
+  <si>
+    <t>coba7</t>
+  </si>
+  <si>
+    <t>coba7@coba.com</t>
+  </si>
+  <si>
+    <t>cob</t>
+  </si>
+  <si>
+    <t>PT Krakatau Nippon Steel Synergy</t>
+  </si>
+  <si>
+    <t>admin@knss.co.id</t>
+  </si>
+  <si>
+    <t>Jl Eropa I, Kav.A2 Kawasan Industri Krakatau Cilegon, Banten 42443</t>
+  </si>
+  <si>
+    <t>HR KNSS</t>
+  </si>
+  <si>
+    <t>KNSS</t>
+  </si>
+  <si>
+    <t>pauli@asanesia.co.id</t>
+  </si>
+  <si>
+    <t>ASANESIA - General</t>
+  </si>
+  <si>
+    <t>Cilegon</t>
+  </si>
+  <si>
+    <t>PT KNSS Internal Assessment</t>
+  </si>
+  <si>
+    <t>hr@knss.co.id</t>
+  </si>
+  <si>
+    <t>Niah Maretno Sari, M.Psi. Psikolog.</t>
+  </si>
+  <si>
+    <t>PT Purna Baja Harsco</t>
+  </si>
+  <si>
+    <t>elok.sofa@gmail.com</t>
+  </si>
+  <si>
+    <t>08128141228</t>
+  </si>
+  <si>
+    <t>Jl. N2 Plant Site Krakatau Steel, Kawasan Industri Krakatau Cilegon, Banten</t>
+  </si>
+  <si>
+    <t>Elok Sofa</t>
+  </si>
+  <si>
+    <t>PBH_HR</t>
+  </si>
+  <si>
+    <t>KNSS Recruitment</t>
+  </si>
+  <si>
+    <t>KNSS_REC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -489,54 +648,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:P8"/>
+      <selection activeCell="A2" sqref="A2:P25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="s">
         <v>0</v>
@@ -862,50 +1021,900 @@
       <c r="H8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="1">
         <v>3</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="1">
+        <v>7</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>5</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="1">
+        <v>8</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>5</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="1">
+        <v>9</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="1">
+        <v>123</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>10</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P11" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="1">
+        <v>10</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1231</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>2</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="1">
+        <v>11</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>2</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P13" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="1">
+        <v>12</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>3</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P14" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="1">
+        <v>13</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1">
+        <v>12313</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>4</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P15" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="1">
+        <v>14</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="1">
+        <v>12313</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>5</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="P16" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="1">
+        <v>15</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="1">
+        <v>12314</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>5</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P17" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="1">
+        <v>16</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>5</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P18" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="1">
+        <v>17</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" s="1">
+        <v>123121</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="I19" s="1">
+        <v>5</v>
+      </c>
+      <c r="J19" s="1">
+        <v>5</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O19" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P19" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="1">
+        <v>18</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="1">
+        <v>123</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I20" s="1">
+        <v>30</v>
+      </c>
+      <c r="J20" s="1">
+        <v>30</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P20" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="1">
+        <v>19</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="1">
+        <v>123</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I21" s="1">
+        <v>1</v>
+      </c>
+      <c r="J21" s="1">
+        <v>30</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P21" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" s="1">
+        <v>20</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="1">
+        <v>123</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22" s="1">
+        <v>11</v>
+      </c>
+      <c r="J22" s="1">
+        <v>50</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P22" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="1">
+        <v>21</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="1">
+        <v>123</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I23" s="1">
+        <v>4</v>
+      </c>
+      <c r="J23" s="1">
+        <v>30</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P23" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="1">
+        <v>22</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I24" s="1">
+        <v>82</v>
+      </c>
+      <c r="J24" s="1">
+        <v>100</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P24" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="1">
+        <v>23</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="1">
+        <v>123</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I25" s="1">
+        <v>20</v>
+      </c>
+      <c r="J25" s="1">
+        <v>100</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>