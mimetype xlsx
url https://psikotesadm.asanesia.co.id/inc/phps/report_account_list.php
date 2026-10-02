--- v1 (2026-08-03)
+++ v2 (2026-10-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Account List" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Client Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>PIC Name</t>
   </si>
   <si>
     <t>Username</t>
   </si>
   <si>
     <t>Password</t>
   </si>
   <si>
@@ -284,50 +284,95 @@
     <t>Niah Maretno Sari, M.Psi. Psikolog.</t>
   </si>
   <si>
     <t>PT Purna Baja Harsco</t>
   </si>
   <si>
     <t>elok.sofa@gmail.com</t>
   </si>
   <si>
     <t>08128141228</t>
   </si>
   <si>
     <t>Jl. N2 Plant Site Krakatau Steel, Kawasan Industri Krakatau Cilegon, Banten</t>
   </si>
   <si>
     <t>Elok Sofa</t>
   </si>
   <si>
     <t>PBH_HR</t>
   </si>
   <si>
     <t>KNSS Recruitment</t>
   </si>
   <si>
     <t>KNSS_REC</t>
+  </si>
+  <si>
+    <t>Krakatau Argo Logistics</t>
+  </si>
+  <si>
+    <t>munggaran@asanesia.co.id</t>
+  </si>
+  <si>
+    <t>+62 852-1718-5278</t>
+  </si>
+  <si>
+    <t>Jesica Audiary</t>
+  </si>
+  <si>
+    <t>KAL_OPAA</t>
+  </si>
+  <si>
+    <t>Biro Psikologi COPIN</t>
+  </si>
+  <si>
+    <t>recruitment@asanesia.co.id</t>
+  </si>
+  <si>
+    <t>‪081374260770‬</t>
+  </si>
+  <si>
+    <t>Padang</t>
+  </si>
+  <si>
+    <t>Siti Djauharoh</t>
+  </si>
+  <si>
+    <t>COPIN_OPAA</t>
+  </si>
+  <si>
+    <t>PT Visi Globalindo Data Utama</t>
+  </si>
+  <si>
+    <t>Jakarta</t>
+  </si>
+  <si>
+    <t>Luluk</t>
+  </si>
+  <si>
+    <t>VGDU_OPAA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -648,54 +693,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P25"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:P25"/>
+      <selection activeCell="A2" sqref="A2:P28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="s">
         <v>0</v>
@@ -1700,51 +1745,51 @@
       <c r="A22" s="1">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="1">
         <v>123</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="I22" s="1">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J22" s="1">
         <v>50</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="1">
@@ -1872,50 +1917,200 @@
         <v>89</v>
       </c>
       <c r="I25" s="1">
         <v>20</v>
       </c>
       <c r="J25" s="1">
         <v>100</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>48</v>
       </c>
       <c r="P25" s="1" t="s">
         <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="1">
+        <v>24</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" s="1">
+        <v>8</v>
+      </c>
+      <c r="J26" s="1">
+        <v>30</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P26" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="1">
+        <v>25</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2</v>
+      </c>
+      <c r="J27" s="1">
+        <v>10</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P27" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" s="1">
+        <v>26</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="1">
+        <v>123</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6</v>
+      </c>
+      <c r="J28" s="1">
+        <v>30</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O28" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="P28" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>