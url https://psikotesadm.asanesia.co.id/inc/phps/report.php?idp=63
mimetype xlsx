--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Paricipant List" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Record ID</t>
   </si>
   <si>
     <t>Username</t>
   </si>
   <si>
     <t>Password</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Test Status</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
@@ -70,75 +70,72 @@
   <si>
     <t>No. test</t>
   </si>
   <si>
     <t>ID No. / KTP</t>
   </si>
   <si>
     <t>Birthdate</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>ASANESIA_Pauli_001</t>
   </si>
   <si>
     <t>562SH3</t>
   </si>
   <si>
     <t>Munggaran</t>
   </si>
   <si>
-    <t>Test Taken</t>
+    <t>Used</t>
   </si>
   <si>
     <t>IST(-) | MMPI(-) | Pauli(-) | HPI(-)</t>
   </si>
   <si>
     <t>06 May 2026</t>
   </si>
   <si>
     <t>Talent Mapping</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Cilegon</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>14 November 1989</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laki-laki</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>ASANESIA_Pauli_002</t>
   </si>
   <si>
     <t>N6U9Y1</t>
   </si>
   <si>
     <t>Available</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>ASANESIA_Pauli_003</t>
   </si>
   <si>
     <t>KX8761</t>
   </si>
@@ -846,921 +843,919 @@
       </c>
       <c r="F3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="C5" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="C6" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="C7" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C10" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="C11" s="2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="C16" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="C20" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="C21" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="C22" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="C25" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="C27" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="C28" s="2" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="C29" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="C30" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="C31" s="2" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="B32" s="2" t="s">
+      <c r="C32" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>